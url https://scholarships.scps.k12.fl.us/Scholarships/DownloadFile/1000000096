--- v0 (2025-11-04)
+++ v1 (2026-09-29)
@@ -1,152 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="12A0202A" w14:textId="77777777" w:rsidR="00B769BC" w:rsidRDefault="00AE7848">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1509"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2504AB70" wp14:editId="3F31B35E">
             <wp:extent cx="4149858" cy="1040129"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4149858" cy="1040129"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FEB750" w14:textId="16E0D0D1" w:rsidR="00B769BC" w:rsidRDefault="00AE7848">
+    <w:p w14:paraId="23FEB750" w14:textId="3BE4ED5A" w:rsidR="00B769BC" w:rsidRDefault="00AE7848">
       <w:pPr>
         <w:spacing w:line="238" w:lineRule="exact"/>
         <w:ind w:left="3009" w:right="3053"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>SCHOLARSHIP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>APPLICATION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003D5A2F">
+      <w:r w:rsidR="00215741">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCB398C" w14:textId="77777777" w:rsidR="00B769BC" w:rsidRDefault="00AE7848">
       <w:pPr>
         <w:spacing w:before="148" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="45"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -302,51 +302,51 @@
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>graduate from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>each Seminole County Public High School who has shown an interest in the arts. Students must meet all the requirements. Scholarship award checks will be written to the institution the student plans to attend.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786BA69E" w14:textId="236F9C25" w:rsidR="00B769BC" w:rsidRDefault="00AE7848">
+    <w:p w14:paraId="786BA69E" w14:textId="4DD96355" w:rsidR="00B769BC" w:rsidRDefault="00AE7848">
       <w:pPr>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:left="100" w:right="45"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Completed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -408,55 +408,55 @@
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>by January 31,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003D5A2F">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00215741">
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="009C4663">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>returned</w:t>
@@ -972,85 +972,85 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in college: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6087A091" w14:textId="77777777" w:rsidR="00B769BC" w:rsidRDefault="00B769BC">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00B769BC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="1300" w:bottom="280" w:left="1340" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E27BF3B" w14:textId="77777777" w:rsidR="00B769BC" w:rsidRDefault="00AE7848">
+    <w:p w14:paraId="4E27BF3B" w14:textId="6B64F3A7" w:rsidR="00B769BC" w:rsidRDefault="00AE7848">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="171"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
         <w:t>During</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="009C4663">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00215741">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>-2</w:t>
       </w:r>
-      <w:r w:rsidR="009C4663">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00215741">
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>year, do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3142,91 +3142,91 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:b/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>info@LakeMaryHeathrowArts.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00B769BC">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1300" w:bottom="280" w:left="1340" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49922E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA5CC260"/>
     <w:lvl w:ilvl="0" w:tplc="702CAC4C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="911" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6646EAD0">
@@ -3433,116 +3433,116 @@
     <w:lvl w:ilvl="7" w:tplc="FF867202">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3461" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4C20D728">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1503624053">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1149444812">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B769BC"/>
+    <w:rsid w:val="00215741"/>
     <w:rsid w:val="003D5A2F"/>
     <w:rsid w:val="00557F1F"/>
-    <w:rsid w:val="008718D7"/>
     <w:rsid w:val="009C4663"/>
     <w:rsid w:val="00AE7848"/>
     <w:rsid w:val="00B769BC"/>
-    <w:rsid w:val="00C601C1"/>
+    <w:rsid w:val="00F1245F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27C86EE0"/>
   <w15:docId w15:val="{473DBD89-129F-456D-9324-479DD5560FC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3970,51 +3970,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="15"/>
       <w:ind w:left="820" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@LakeMaryHeathrowArts.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lakemaryheathrowarts.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4265,60 +4265,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>274</Words>
-  <Characters>1568</Characters>
+  <Words>275</Words>
+  <Characters>1569</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1839</CharactersWithSpaces>
+  <CharactersWithSpaces>1841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jeff Carter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-08-31T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">